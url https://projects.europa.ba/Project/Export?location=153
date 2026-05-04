--- v1 (2026-02-01)
+++ v2 (2026-05-04)
@@ -6,146 +6,147 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
-    <t>Project name</t>
-[...17 lines deleted...]
-    <t>Flood recovery- Housing Interventions in Republika Srpska (RS)</t>
+    <t>Naziv projekta</t>
+  </si>
+  <si>
+    <t>EU fond</t>
+  </si>
+  <si>
+    <t>Period implementacije</t>
+  </si>
+  <si>
+    <t>Kategorije</t>
+  </si>
+  <si>
+    <t>Sažetak</t>
+  </si>
+  <si>
+    <t>Rezultati</t>
+  </si>
+  <si>
+    <t>Oporavak od poplava - stambeno zbrinjavanje u Republici Srpskoj (RS)</t>
   </si>
   <si>
     <t>6 800 000 €</t>
   </si>
   <si>
     <t>2017 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Digital
-[...14 lines deleted...]
-    <t>Action to Increase Energy and Water Efficiency of Water Supply Service</t>
+    <t xml:space="preserve">Digitalizacija
+ (Glavna oblast); Polovi
+ (Važno); Akcije protiv klimatskih promjena
+ (Nije ciljano); Civilno društvo
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t>Doprinijeti implementaciji intervencija za oporavak područja pogođenih poplavama u sektorima koji imaju društvene implikacije.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta će rezultirati sljedećim:
+- 632 domaćinstva će biti zbrinuta u adekvatnim stambenim jedinicama otpornim na elementarne nepogode, a od tog broja će 120 domaćinstava takođe imati koristi od dodatnog godišnjeg prihoda kroz pomoć za ekonomsku održivost.
+- Oko 1.850 osoba, od kojih su najmanje 40% žene, u područjima pogođenim poplavama će imati direktnu korist od pomoći u okviru ove Akcije.</t>
+  </si>
+  <si>
+    <t>Akcija za povećanje energetske i vodne efikasnosti usluga vodosnabdijevanja</t>
   </si>
   <si>
     <t>259 603 €</t>
   </si>
   <si>
     <t>2019 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Gender
-[...11 lines deleted...]
-- Increased awareness of a large number of stakeholders and general public about policies, standards and practices to achieve higher water and energy efficiency in the water supply sector.
+    <t xml:space="preserve">Polovi
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Glavna oblast); Digitalizacija
+ (Važno); Civilno društvo
+ (Važno)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cilj projekta je da ojača održivi razvoj u prekograničnom području između Bosne i Hercegovine i Crne Gore poboljšanjem efikasnosti korištenja resursa u sektoru vodosnabdijevanja. 
+Konkretnije, projekat će ojačati kapacitete za vodno i energetski efikasno vodosnabdijevanje te promovisati EU politike i prakse za efikasno korištenje resursa u sektoru vodosnabdijevanja.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta će rezultirati sljedećim:
+- Ojačani kapaciteti za unapređenje vodno i energetski efikasnog vodosnabdijevanja.
+- Povećana svijest kod velikog broja aktera i šire javnosti o politikama, standardima i praksama za postizanje veće vodne i energetske efikasnosti u sektoru vodosnabdijevanja.
 </t>
   </si>
   <si>
-    <t>Design and studies for betterment of road on SEETO Route 2b, section Sarajevo - Foca (Brod na Drini), Bosnia and Herzegovina</t>
+    <t>Projekat i studije za uređenje ceste na SEETO trasi 2b, dionica Sarajevo - Foča (Brod na Drini), Bosna i Hercegovina</t>
   </si>
   <si>
     <t>2 200 000 €</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t xml:space="preserve">Climate action
-[...18 lines deleted...]
-j) prepared tender dossier for construction of the respective betterment interventions, including interchanges, connections to the adjacent roads, and relocation of colliding road sections.</t>
+    <t xml:space="preserve">Akcije protiv klimatskih promjena
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Opšti cilj projekta je ubrzavanje aktivnosti na obnovi prioritetnih dionica na SEETO sveobuhvatnoj mreži.
+Svrha projekta je da se poveća mobilnost i podstakne regionalna saradnja i privredni razvoj BiH.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta će rezultirati sljedećim:
+- Izrada seta dokumenata koji će omogućiti raspisivanje tendera za uređenje/rekonstrukciju/izgradnju tačaka intervencije na SEETO trasi 2b, položenoj uz magistralnu cestu E762 (M18) od Sarajeva do Foče (Brod na Drini), koji će uključivati, ali ne moraju nužno biti ograničeni na sljedeće: 
+a) revidirana usklađenost idejnog rješenja sa relevantnom legislativom i prostornim planovima u RS i FBiH, 
+b) optimizirana trasa utvrđena u fazi idejnog projekta, uključujući uvođenje priključaka na susjedne ceste i izmještanje cestovnih dionica koje su u koliziji, 
+c) izrađen idejni projekat za uređenje na osnovu idejnog rješenja, 
+d) pripremljeni izvodi dokumenata za pribavljanje urbanističkih uslova i konačne urbanističke saglasnosti za intervencije uređenja, 
+e) izrađena studija izvodljivosti, 
+f) izrađena studija uticaja na životnu sredinu, 
+g) izrađen izvještaj o reviziji sigurnosti ceste, 
+h) izrađen glavni projekat za izvođenje intervencija uređenja, uključujući petlje, priključke na susjedne ceste i izmještanje cestovnih dionica koje su u koliziji, 
+i) glavni projekat revidiran od strane konsultanta/konsultanata ovlaštenog za reviziju u skladu sa zakonima RS odnosno FBiH, 
+j) izrađena tenderska dokumentacija za izgradnju predmetnih intervencija uređenja, uključujući petlje, priključke na susjedne ceste i izmještanje cestovnih dionica koje su u koliziji.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -164,51 +165,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="11.6259591238839" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>