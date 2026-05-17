--- v0 (2026-03-17)
+++ v1 (2026-05-17)
@@ -6,96 +6,96 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
-    <t>Project name</t>
+    <t>Naziv projekta</t>
   </si>
   <si>
-    <t>EU fund</t>
+    <t>EU fond</t>
   </si>
   <si>
-    <t>Implementation period</t>
+    <t>Period implementacije</t>
   </si>
   <si>
-    <t>Categories</t>
+    <t>Kategorije</t>
   </si>
   <si>
-    <t>Summary</t>
+    <t>Sažetak</t>
   </si>
   <si>
-    <t>Results</t>
+    <t>Rezultati</t>
   </si>
   <si>
-    <t>It started with the sport</t>
+    <t>Počelo je sa sportom ...</t>
   </si>
   <si>
     <t>50 000 €</t>
   </si>
   <si>
     <t>2012 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Gender
-[...2 lines deleted...]
- (Main); Civil society (Significant)</t>
+    <t xml:space="preserve">Polovi
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Glavna oblast); Digitalizacija
+ (Glavna oblast); Civilno društvo
+ (Važno)</t>
   </si>
   <si>
-    <t xml:space="preserve">The project aimed to contribute to improvement of accessibility in community-based services in the border area by strengthening and promoting the cross-border partnership between all stakeholders 
-[...1 lines deleted...]
-Project activities included cross-border networking activities, capacity building activities, creation of platform for future cross-border cooperation, improvement of community based services, visibility actions, etc.</t>
+    <t xml:space="preserve">Cilje projekta je doprinijeti boljem pristupu uslugama u zajednici u pograničnom području kroz osnaživanje i promociju prekogranične saradnje između relevantnih aktera (organa vlasti i nevladinih organizacija), unapređenje kapaciteta lokalnih aktera za prekograničnu saradnju, uspostavljanje platforme za buduću prekograničnu saradnju i osiguravanje širokog spektra inovativnih usluga u zajednici i boljem pristupu lokalnog stanovništva tim uslugama. 
+Projektne aktivnosti su obuhvatale aktivnosti prekograničnog umrežavanja, izgradnje kapaciteta, kreiranje platforme za buduću prekograničnu saradnju, unapređenje usluga u zajednici i podizanje vidljivosti ovih aktivnosti, itd.</t>
   </si>
   <si>
-    <t xml:space="preserve">Cross-border Partnership Committee established;
-[...6 lines deleted...]
-2.2. Potential applicants informed about CBC;3.1. Identified priorities for the future CBC;3.2.Prepared 3 CBC proposals;4.1. Public facilities in both municipalities adapted and equipped;4.2. Organized joint sports and cultural events in both countries;4.3. Citizens in both municipalities educated on use of PC and Internet;5.1. Population  informed about the progress of project</t>
+    <t xml:space="preserve">Uspostavljen je Odbor za prekogranično partnerstvo;
+Lokalni akteri su unaprijedili svoja znanja kroz obuke o PCM-u i partnerske vještine;
+Utvrđeni su prioriteti za buduću prekograničnu saradnju i izrađena 3 prijedloga za prekograničnu saradnju koja su obuhvatala projektne partnere i jedan prijedlog projekta sa aktivnostima koje se odnose samo na hrvatsku stranu (ukupno 4 prijedloga);
+U Dobretićima je izgrađen i opremljen sportski teren;
+U školi u Dobretićima, kabinet za informatiku je opremljen računarima;
+Sportski i kulturni događaji: organizirane su seoske igre na kojima je učestvovalo oko 650 učesnika, 2 dječije olimpijade na kojima je učestvovalo oko 100 učesnika, 2 šahovska turnira sa 32 učesnika i 1 turnir u kartama na kojem je učestvovalo 16 učesika;
+Informatički kurs za mlade, žene i starije osobe u Dobretićima.
+2.2. Potencijalni podnositelji prijedloga su informirani o prekograničnoj saradnji; 3.1. Utvrđeni su prioriteti prekograničnu saradnju; 3.2. Izrađena su tri prijedloga prekograničnu saradnju; 4.1.Adaptirani i opremljeni javni prostori u obje općine; 4.2. Organizirani su zajednički sportski i kulturni događaji u obje zemlje; 4.3. građani u obje općine su educirani i osposobljeni da koriste računare i internet; 5.1.Stanovništvo je informirano o napretku projekta. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -114,51 +114,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>