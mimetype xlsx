--- v2 (2026-02-15)
+++ v3 (2026-07-08)
@@ -6,142 +6,146 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <si>
-    <t>Project name</t>
-[...17 lines deleted...]
-    <t>Joint Effort for Innovative Enviorment</t>
+    <t>Naziv projekta</t>
+  </si>
+  <si>
+    <t>EU fond</t>
+  </si>
+  <si>
+    <t>Period implementacije</t>
+  </si>
+  <si>
+    <t>Kategorije</t>
+  </si>
+  <si>
+    <t>Sažetak</t>
+  </si>
+  <si>
+    <t>Rezultati</t>
+  </si>
+  <si>
+    <t>Zajednički napor za inovativno okruženje</t>
   </si>
   <si>
     <t>82 885 €</t>
   </si>
   <si>
     <t>2010 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Main); Gender
-[...15 lines deleted...]
-    <t>SAVA Navigo - Development of Nautical tourism on the Sava River and promotion o f the Posavina region</t>
+    <t xml:space="preserve">Civilno društvo
+ (Glavna oblast); Polovi
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Glavna oblast); Digitalizacija
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t>Prepoznavši da nivo inovativnog okruženja za MSP u BiH i Hrvatskog zaostaje za standardom u EU, ovaj projekt se fokusira na poticanje inovativnosti i konkurentnosti MSP, kao i izgradnju kapaciteta razvojnih agencija.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posavska (BiH) i Vukovarsko-srijemska županija (Hrvatska) uspostavljene su kao inovativna okruženja. Metodologija za ispitivanje inovativnosti MSP i institucija je izrađena i primijenjena u oba područja.
+Na osnovu te metodologije i istraživanja inovativnosti, većina preporuka je primijenjena. Ovi napori, zajedno sa ciljanom obukom i savjetodavnim smjernicama doveli su do unaprjeđenja konkurentnosti MSP u Posavskoj i Vukovarsko-srijemskoj županiji. 
+Suradnja između MSP je unaprijeđena zahvaljujući prepoznavanju MSP sa prekograničnim potencijalima, prezentacijom tih potencijala i održavanjem B2B sastanaka.
+Agencije koje bi trebale podržati razvoj MSP su unaprijedile svoje kapacitete radom u radnim grupama, sa instruktorima (održano 15 sastanaka radnih grupa, pruženo 50 dana tehničke pomoći) i  izradom 10 planova za razvoj infrastrukture za podršku poslovanju, uključujući projekte prekogranične suradnje. Zajedno sa ovim aktivnostima, uvedene su 3 nove službe za MSP, a 20 zaposlenika iz razvojnih institucija je završilo 6 različitih obuka.
+U konačnici, uspostavljeni su uvjeti za dugoročni razvoj i suradnju, što se također vidi i po službenim ugovorima o suradnji.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAVA Navigo  - Razvoj nautičkog turizma na rijeci Savi i promocija područja Posavine</t>
   </si>
   <si>
     <t>56 456 €</t>
   </si>
   <si>
     <t>2011 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Main); Climate action
-[...15 lines deleted...]
-    <t>Municipality of Orasje Sustainable Local Economic Development (MOSLED)</t>
+    <t xml:space="preserve">Civilno društvo
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Glavna oblast); Digitalizacija
+ (Glavna oblast); Polovi
+ (Važno)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nautički turizam je razvijen na jadranskoj obali, ali duž riječnih tokova u Hrvatskoj i Bosni i Hercegovini nema nautičkih turističkih usluga. Projekt Sava Navigo nastoji riješiti ovaj problem uspostavom temelja koji će omogućiti razvoj nautičkog turizma na rijeci Savi razvojem atlasa nautičkih karata sa instrukcijama za sigurnu plovidbu rijekom Savom, uz ukazivanje turistima na potencijalne prepreke ili rizike duž rijeke. Dalje, projekt planira omogućiti pojednostavljenje preko-graničnih procedura za  turistička plovila time što će dati analizu postojećih procedura i preporuke za njeno pojednostavljenje, što će potom biti predložen nadležnim organima.
+U konačnici, projekt će doprinijeti stvaranju regionalnog identiteta Posavine i promociji turističke ponude ujedinjujući postojeću fragmentiranu turističku ponudu pod jedinstvenim imenom – Turistička ponuda Posavine.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atlas nautičkih karata, koji također sadrži upute za sigurnu plovidbu vodnim putem rijeke Save, sa navođenjem potencijalnih prepreka i rizika duž rijeke, izrađen je i štampan u 350 primjeraka na 5 jezika.
+Izvršena analiza postojećih procedura za turistička plovila i date preporuke za njeno pojednostavljenje predstavljene su nadležnim organima na završnoj konferenciji projekta. Izrađena je analiza turističkih destinacija duž rijeke Save u obliku Studije turističke ponude regije Posavine i prezentirana na završnoj konferenciji.
+</t>
+  </si>
+  <si>
+    <t>Održivi lokalno-ekonomski razvoj općine Orašje (MOSLED)</t>
   </si>
   <si>
     <t>363 029 €</t>
   </si>
   <si>
     <t>2014 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Climate action
-[...13 lines deleted...]
-- Potential investors informed of investment incentives in Business Zone “Dusine“ through implementation of its marketing plan and other promotional activities, including participation at business fairs in BiH and in the region.</t>
+    <t xml:space="preserve">Akcije protiv klimatskih promjena
+ (Glavna oblast); Digitalizacija
+ (Nije ciljano); Civilno društvo
+ (Nije ciljano); Polovi
+ (Nije ciljano)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Projektom je podržano osnivanje Preduzetničkog centra i Poslovnog inkubatora u općini Orašje za pružanje usluga za oko 50 MSP-ova koji posluju u blizini poslovne zone „Dusine“. Spektar usluga koje se pružaju uključuje marketing, pristup kreditima, IT rješenja za razvoj poslovanja, itd.).  
+Projektom je takođe nadograđen kanalizacioni sistem poslovne zone „Dusine“ radi njene bolje komercijalne i ekonomske održivosti za potencijalna ulaganja. Općina Orašje je takođe poboljšala pristup kreditima za mala i srednja preduzeća davanjem doprinosa Jamstvenom fondu za MSP-ove kojim upravlja Udruženje za razvoj sjeveroistočne BiH (NERDA).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realizacija ovog projekta rezultirala je sljedećim:
+- Preduzetnički centar i Poslovni inkubator opremljeni i funkcionalni te pružaju usluge MSP-ovima.
+- Kanalizacioni sistem poslovne zone „Dusine“ nadograđen. 
+- Poboljšan pristup malih i srednjih poduzeća poslovnim kreditima, pri čemu je najmanje 5 MSP-a dobilo nova finansijska sredstva preko „Jamstvenog fonda za MSP-ove“ kojim upravlja NERDA. 
+- Potencijalni ulagači upoznati sa podsticajima za ulaganje u Poslovnu zonu „Dusine“ kroz implementaciju njenog marketinškog plana i druge promotivne aktivnosti, uključujući učešće na sajmovima privrede u BiH i regiji.</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -163,51 +167,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="10.044299534389" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>