--- v1 (2026-02-13)
+++ v2 (2026-05-17)
@@ -6,90 +6,90 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
-    <t>Project name</t>
+    <t>Naziv projekta</t>
   </si>
   <si>
-    <t>EU fund</t>
+    <t>EU fond</t>
   </si>
   <si>
-    <t>Implementation period</t>
+    <t>Period implementacije</t>
   </si>
   <si>
-    <t>Categories</t>
+    <t>Kategorije</t>
   </si>
   <si>
-    <t>Summary</t>
+    <t>Sažetak</t>
   </si>
   <si>
-    <t>Results</t>
+    <t>Rezultati</t>
   </si>
   <si>
-    <t>Flood recovery-Housing Interventions in Federation BiH(FBiH)</t>
+    <t>Oporavak od poplava - stambeno zbrinjavanje u Federaciji BiH (FBiH)</t>
   </si>
   <si>
     <t>5 700 000 €</t>
   </si>
   <si>
     <t>2017 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Significant); Climate action
-[...2 lines deleted...]
- (Not targeted)</t>
+    <t xml:space="preserve">Civilno društvo
+ (Važno); Akcije protiv klimatskih promjena
+ (Važno); Digitalizacija
+ (Nije ciljano); Polovi
+ (Nije ciljano)</t>
   </si>
   <si>
-    <t>Purpose of this project is to contribute to the implementation of interventions for recovery of flood-affected areas in sectors having social implications.</t>
+    <t>Doprinijeti implementaciji intervencija za oporavak područja pogođenih poplavama u sektorima koji imaju društvene implikacije.</t>
   </si>
   <si>
-    <t xml:space="preserve">Implementation of this project will result in:
-[...2 lines deleted...]
-- Approximately 1,105 people, out of whom at least 40% are women, in flood-affected areas will benefit directly from the Action assistance.</t>
+    <t xml:space="preserve">Realizacija ovog projekta će rezultirati sljedećim:
+- 378 domaćinstava će biti zbrinuto u adekvatnim stambenim jedinicama otpornim na elementarne nepogode, a od tog broja će 85 domaćinstava imati koristi od dodatnog godišnjeg prihoda kroz pomoć za ekonomsku održivost.
+- Oko 1.105 osoba, od kojih su najmanje 40% žene, u područjima pogođenim poplavama će imati direktnu korist od pomoći u okviru ove Akcije.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -108,51 +108,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="11.6259591238839" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>