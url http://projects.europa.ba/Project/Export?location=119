--- v0 (2026-05-30)
+++ v1 (2026-07-21)
@@ -6,92 +6,93 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Filtered project list" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
-    <t>Project name</t>
-[...17 lines deleted...]
-    <t>Protection of Sator lake and Ledenica cave</t>
+    <t>Naziv projekta</t>
+  </si>
+  <si>
+    <t>EU fond</t>
+  </si>
+  <si>
+    <t>Period implementacije</t>
+  </si>
+  <si>
+    <t>Kategorije</t>
+  </si>
+  <si>
+    <t>Sažetak</t>
+  </si>
+  <si>
+    <t>Rezultati</t>
+  </si>
+  <si>
+    <t>Zaštita Šatorskog jezera i pećine Ledenica</t>
   </si>
   <si>
     <t>77 797 €</t>
   </si>
   <si>
     <t>2010 - 2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Civil society (Main); Gender
-[...13 lines deleted...]
-In particular, we helped in design of the expert study on environmental protection and preservation of the Ledenica Cave and the Satorsko Lake that may serve to relevant stakeholders for further improvements of their policies and implementation mechanics in regard to preservation of those natural heritage sites. Also, values of those resources are promoted and awareness raising is increased by series of public forums and campaigns organised. As an added value, it raised interests of academic and scientific community (like researches and scientists, speleologists at first and also including those international, like French) that may be counted on for further partnership based initiatives like those of stakeholders working together with the CSOs and academic community on upgrades of development plans, investment incentives as well as environmental protection measures so as to make those sites of preserved natural value but also of sustainably maintained potential for tourism and economic development in overall.</t>
+    <t xml:space="preserve">Civilno društvo
+ (Glavna oblast); Polovi
+ (Glavna oblast); Digitalizacija
+ (Glavna oblast); Akcije protiv klimatskih promjena
+ (Važno)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Okoliš je pitanje visokog ranga u evropskoj agendi, i sve više je to i u pogledu njenih intervencija u BiH. Strateški dokumenti BiH i Evropske unije naglašavaju značaj pravilne implementacije acquis-a koji se odnosi na zaštitu okoliša. Iako su zvanično za ovo usklađivanje odgovorne BiH vlasti, NVO zajednica ima vrlo značajnu ulogu u upravljanju tako što će upozoravati na kršenja, prikupljati informacije, koordinirati pilot projekte i obrazovati građane o njihovim pravima i obavezama.  Okolišne NVO u BiH su se značajno razvile tokom protekle decenije. Dalja podrška razvoju njihovih kapaciteta i poboljšanju znanja prepoznata je kao vrijedan aspekt njihovog izrastanja u punopravne i komplementarne partnere u implementaciji okolišnog acquis-a.
+Evropska unija je prepoznala ove potrebe i ponudila seriju razvojnih projekata koji doprinose poticanju partnerstava između vladinog i nevladinog sektora sa ciljem učinkovite implementacije EU standarda u okolišu u BiH.
+U tom pogledu, ovaj projekt Evropske unije ima za cilj pružiti podršku zaštiti pećine Ledenica i Šatorskog jezera kao rijetkih geoloških fenomena, sa inicijativama za poboljšanje zakonskog okvira koje bi omogućile integrirani sistem zaštite pećine Ledenica i Šatorskog jezera.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koristeći sredstva Evropske unije, ovaj projekt je ostvario značajan utjecaj na unaprjeđenje mehanizama zaštite ciljanih prirodnih resursa na lokalnom nivou i na okolišno prihvatljivijem tretmanu i održavanju tih lokacija, u korist poboljšanja životnog standarda i promoviranja prirodnih resursa BiH.
+Konkretno, pomogli smo kreiranje stručne studije o zaštiti okoliša i zaštiti pećine Ledenica i Šatorskog jezera koji mogu poslužiti relevantnim akterima da dodatno unaprijede svoje politike i mehanizme implementacije u pogledu zaštite ovih lokacija prirodnog naslijeđa.  Također, promovirane su vrijednosti ovih resursa i unaprijeđena svijest o njima kroz niz javnih foruma i kampanja koje su organizirane. Kao dodana vrijednost, povećan je interes akademske i naučne zajednice (poput istraživača i naučnika, prije svega speleologa, uključujući i neke međunarodne, npr. francuske) na koje se može računati u budućim partnerskim inicijativama, poput onih gdje akteri rade zajedno sa OCD i akademskom zajednicom na unaprjeđenju razvojnih planova, investicijskim inicijativama, kao i mjerama zaštite okoliša kako bi se očuvala prirodna vrijednost ovih lokacija, ali i održivo upravljalo potencijalom za turizam i ekonomski razvoj u cjelini.
+</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -113,51 +114,51 @@
     </xf>
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="85" customWidth="1" style="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1" style="1"/>
-    <col min="3" max="3" width="21.7747671944754" customWidth="1" style="1"/>
+    <col min="3" max="3" width="21.2171957833426" customWidth="1" style="1"/>
     <col min="4" max="4" width="55" customWidth="1" style="1"/>
     <col min="5" max="5" width="85" customWidth="1" style="1"/>
     <col min="6" max="6" width="85" customWidth="1" style="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>